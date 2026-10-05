--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -7,406 +7,397 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Export ESSMS" r:id="rId3" sheetId="1"/>
-[...4 lines deleted...]
-    <sheet name="Export Outil d'amélioration des" r:id="rId8" sheetId="6"/>
+    <sheet name="Export Recommandation en santé " r:id="rId3" sheetId="1"/>
+    <sheet name="Export ESSMS" r:id="rId4" sheetId="2"/>
+    <sheet name="Export Guide maladie chronique" r:id="rId5" sheetId="3"/>
+    <sheet name="Export Guide usagers" r:id="rId6" sheetId="4"/>
+    <sheet name="Export évènement de calendrier" r:id="rId7" sheetId="5"/>
+    <sheet name="Export Avis et décisions de la " r:id="rId8" sheetId="6"/>
     <sheet name="Export Medicament" r:id="rId9" sheetId="7"/>
     <sheet name="Export Article HAS" r:id="rId10" sheetId="8"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">'Export ESSMS'!$B$1:$P$1</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="true">'Export Outil d''amélioration des'!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="true">'Export Recommandation en santé '!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="true">'Export ESSMS'!$B$1:$P$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="true">'Export Guide maladie chronique'!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="true">'Export Guide usagers'!$B$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="true">'Export évènement de calendrier'!$B$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="true">'Export Avis et décisions de la '!$B$1:$H$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="true">'Export Medicament'!$B$1:$K$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="true">'Export Article HAS'!$B$1:$H$1</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="206">
   <si>
     <t>Type de contenu</t>
   </si>
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Résumé</t>
   </si>
   <si>
     <t>Date de validation</t>
   </si>
   <si>
     <t>Date de publication</t>
   </si>
   <si>
     <t>Date de modification majeure</t>
   </si>
   <si>
     <t>Url</t>
   </si>
   <si>
     <t>Identifiant</t>
   </si>
   <si>
+    <t>Recommandation en santé publique</t>
+  </si>
+  <si>
+    <t>Dépistage néonatal de cinq maladies lysosomales et peroxysomales : Évaluation a priori de l’opportunité d’un dépistage à la naissance en population générale en France - Note de cadrage</t>
+  </si>
+  <si>
+    <t>La présente note de cadrage décrit la méthodologie qui sera utilisée pour évaluer la pertinence d'inclure l’adrénoleucodystrophie liée à l’X, la leucodystrophie métachromatique (LDM), la maladie de Pompe (MP), la mucopolysaccharidose de type I (MPSI) et le déficit en lipase acide lysosomale (DLAL) dans le programme de DNN. La recommandation de santé publique suivra le processus décrit dans le guide méthodologique HAS sur le DNN.</t>
+  </si>
+  <si>
+    <t>19/11/2025 00:00:00</t>
+  </si>
+  <si>
+    <t>01/10/2026 16:40:47</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3742023/fr/depistage-neonatal-de-cinq-maladies-lysosomales-et-peroxysomales-evaluation-a-priori-de-l-opportunite-d-un-depistage-a-la-naissance-en-population-generale-en-france-note-de-cadrage</t>
+  </si>
+  <si>
+    <t>p_3742023</t>
+  </si>
+  <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse 2</t>
   </si>
   <si>
     <t>Commune</t>
   </si>
   <si>
     <t>Département</t>
   </si>
   <si>
     <t>Statut juridique</t>
   </si>
   <si>
     <t>Type de public</t>
   </si>
   <si>
     <t>Catégorie Finess</t>
   </si>
   <si>
     <t>Numéro Finess géographique</t>
   </si>
   <si>
     <t>ESSMS</t>
   </si>
   <si>
-    <t>EHPAD CHD LA ROCHE LUCON MON</t>
-[...23 lines deleted...]
-    <t>85</t>
+    <t>STEMO CLERMONT-FERRAND-</t>
+  </si>
+  <si>
+    <t>05/10/2026 05:04:03</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/21807_FicheESSMS/fr/stemo-clermont-ferrand</t>
+  </si>
+  <si>
+    <t>21807_FicheESSMS</t>
+  </si>
+  <si>
+    <t>21 Allée Evariste Gallois</t>
+  </si>
+  <si>
+    <t>63170 AUBIERE</t>
+  </si>
+  <si>
+    <t>AUBIERE</t>
+  </si>
+  <si>
+    <t>63</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
-    <t>Personne âgée</t>
-[...89 lines deleted...]
-    <t>p_4259839</t>
+    <t>Protection de l’enfance/Protection judiciaire de la jeunesse</t>
+  </si>
+  <si>
+    <t>Service d'Intervention Educative en Milieu Ouvert</t>
+  </si>
+  <si>
+    <t>630015949</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/21806_FicheESSMS/fr/stemo-clermont-ferrand</t>
+  </si>
+  <si>
+    <t>21806_FicheESSMS</t>
+  </si>
+  <si>
+    <t>80 Boulevard François Mitterand</t>
+  </si>
+  <si>
+    <t>63000 CLERMONT FERRAND</t>
+  </si>
+  <si>
+    <t>CLERMONT FERRAND</t>
+  </si>
+  <si>
+    <t>630015923</t>
+  </si>
+  <si>
+    <t>STEMO CLERMONT-FERRAND</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/21805_FicheESSMS/fr/stemo-clermont-ferrand</t>
+  </si>
+  <si>
+    <t>21805_FicheESSMS</t>
+  </si>
+  <si>
+    <t>630015915</t>
+  </si>
+  <si>
+    <t>Guide maladie chronique</t>
+  </si>
+  <si>
+    <t>Syndrome VEXAS</t>
+  </si>
+  <si>
+    <t>Ce protocole national de diagnostic et de soins (PNDS) explicite aux professionnels concernés la prise en charge diagnostique et thérapeutique optimale et le parcours de soins d’un patient atteint d’un syndrome VEXAS. Il a été élaboré sous l’égide du Centre de référence des maladies auto-inflammatoires et de l’amylose inflammatoire, Site constitutif de Tenon (Paris), Site constitutif de Saint-Antoine (Paris) et de la Filière de santé des maladies auto-immunes et auto-inflammatoires rares (FAI²R) à l’aide d’une méthodologie proposée par la HAS. Il n’a pas fait l’objet d’une validation par la HAS qui n’a pas participé à son élaboration.</t>
+  </si>
+  <si>
+    <t>05/10/2026 15:13:53</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4543510/fr/syndrome-vexas</t>
+  </si>
+  <si>
+    <t>p_4543510</t>
+  </si>
+  <si>
+    <t>Alpha-thalassémie-déficience intellectuelle liée à l'X</t>
+  </si>
+  <si>
+    <t>Ce protocole national de diagnostic et de soins (PNDS) explicite aux professionnels concernés la prise en charge diagnostique et thérapeutique optimale et le parcours de soins d’un patient atteint du syndrome Alpha-thalassémie-déficience intellectuelle liée à l'X. Il a été élaboré par le Centre de Référence Déficiences Intellectuelles de causes rares à l’aide d’une méthodologie proposée par la HAS. Il n’a pas fait l’objet d’une validation par la HAS qui n’a pas participé à son élaboration.</t>
+  </si>
+  <si>
+    <t>01/10/2026 16:53:46</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4406484/fr/alpha-thalassemie-deficience-intellectuelle-liee-a-l-x</t>
+  </si>
+  <si>
+    <t>p_4406484</t>
   </si>
   <si>
     <t>Guide usagers</t>
   </si>
   <si>
-    <t>FALC - Trouble du Spectre de l'Autisme (TSA) - Enfants et adolescents : interventions, parcours de vie, familles</t>
+    <t>Bronchiolite : comment protéger votre futur bébé d’une forme grave ?</t>
+  </si>
+  <si>
+    <t>Vous allez devenir parents et la naissance de votre enfant est prévue en période d’épidémie de bronchiolite. Pour le protéger d’une forme grave, en complément des gestes barrières, deux options sont possibles pendant la campagne d'immunisation, organisée en général entre septembre et janvier : vacciner la mère pendant la grossesse ou donner au bébé un traitement préventif à sa naissance. Ce document est destiné à vous aider à réfléchir à ce choix et à prendre une décision avec votre médecin ou votre sage-femme. Il ne remplace pas une consultation médicale.</t>
+  </si>
+  <si>
+    <t>10/10/2024 00:00:00</t>
+  </si>
+  <si>
+    <t>28/08/2024 15:00:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3537893/fr/bronchiolite-comment-proteger-votre-futur-bebe-d-une-forme-grave</t>
+  </si>
+  <si>
+    <t>p_3537893</t>
+  </si>
+  <si>
+    <t>Cytomégalovirus (CMV) - Pourquoi un dépistage avant ou pendant la grossesse ?</t>
+  </si>
+  <si>
+    <t>Si une femme enceinte a été infectée par le CMV juste avant ou juste après le début de sa grossesse, cela peut avoir des conséquences graves pour le fœtus. Pour le savoir, un test de dépistage doit être systématiquement proposé dès le projet de grossesse et le plus tôt possible aux femmes enceintes. Il s’agit d’une prise de sang ; cet examen n’est pas obligatoire. Un traitement par le valaciclovir est proposé en cas de risque pour le bébé.</t>
+  </si>
+  <si>
+    <t>22/07/2026 00:00:00</t>
+  </si>
+  <si>
+    <t>08/09/2026 10:35:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4246630/fr/cytomegalovirus-cmv-pourquoi-un-depistage-avant-ou-pendant-la-grossesse</t>
+  </si>
+  <si>
+    <t>p_4246630</t>
+  </si>
+  <si>
+    <t>FALC - Trouble du spectre de l'autisme (TSA) - Enfants et adolescents : interventions, parcours de vie, familles</t>
   </si>
   <si>
     <t>Ce document écrit en « facile à lire et à comprendre » (FALC) s’adresse aux enfants et aux adolescents autistes et à leurs proches. Il donne des informations sur les interventions mises en place et les parcours de vie.</t>
   </si>
   <si>
     <t>31/01/2026 00:00:00</t>
   </si>
   <si>
     <t>31/07/2026 16:57:00</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_4225741/fr/falc-trouble-du-spectre-de-l-autisme-tsa-enfants-et-adolescents-interventions-parcours-de-vie-familles</t>
   </si>
   <si>
     <t>p_4225741</t>
   </si>
   <si>
-    <t>Intelligence artificielle en santé - Bien l’utiliser et bien se protéger</t>
-[...35 lines deleted...]
-    <t>p_3927717</t>
+    <t>Type d'évènement</t>
+  </si>
+  <si>
+    <t>Evénement de Calendrier</t>
+  </si>
+  <si>
+    <t>Collège délibératif du 01 octobre 2026</t>
+  </si>
+  <si>
+    <t>05/10/2026 11:30:56</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4543371/fr/college-deliberatif-du-01-octobre-2026</t>
+  </si>
+  <si>
+    <t>p_4543371</t>
+  </si>
+  <si>
+    <t>Collège</t>
   </si>
   <si>
     <t>Avis et décisions de la HAS</t>
   </si>
   <si>
-    <t>Décision n°2026.0564/DP/SG du 15 juillet 2026 du président de la Haute Autorité de santé portant délégation de signature (DCIEU)</t>
-[...74 lines deleted...]
-    <t>p_4105719</t>
+    <t>Décision n°2026.0176/DC/SEAP du 23 septembre 2026 du collège de la HAS portant nomination de membres de la commission d’évaluation des technologies de santé diagnostiques, pronostiques et prédictives</t>
+  </si>
+  <si>
+    <t>Le document ci-dessous est la décision du Collège de la Haute Autorité de santé portant nomination de membres de la commission d’évaluation des technologies de santé diagnostiques, pronostiques et prédictives</t>
+  </si>
+  <si>
+    <t>23/09/2026 10:22:00</t>
+  </si>
+  <si>
+    <t>02/10/2026 09:00:53</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4255447/fr/decision-n2026-0176/dc/seap-du-23-septembre-2026-du-college-de-la-has-portant-nomination-de-membres-de-la-commission-d-evaluation-des-technologies-de-sante-diagnostiques-pronostiques-et-predictives</t>
+  </si>
+  <si>
+    <t>p_4255447</t>
+  </si>
+  <si>
+    <t>Décision n°2026.0175/DC/SEM du 23 septembre 2026 du collège de la Haute Autorité de santé portant autorisation d’accès précoce de la spécialité BRAFTOVI (encorafenib) </t>
+  </si>
+  <si>
+    <t>Autorisation d’accès précoce octroyée à la spécialité BRAFTOVI (encorafenib) dans l'indication « en association avec le cetuximab et le FOLFOX, en première ligne de traitement chez les patients adultes atteints d’un cancer colorectal métastatique (CCRm) porteur d’une mutation BRAF V600E et avec un système de réparation des mésappariements de l’ADN fonctionnel (pMMR) et/ou des microsatellites stables (MSS). »</t>
+  </si>
+  <si>
+    <t>23/09/2026 09:39:00</t>
+  </si>
+  <si>
+    <t>02/10/2026 08:46:26</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4522661/fr/decision-n2026-0175/dc/sem-du-23-septembre-2026-du-college-de-la-haute-autorite-de-sante-portant-autorisation-d-acces-precoce-de-la-specialite-braftovi-encorafenib</t>
+  </si>
+  <si>
+    <t>p_4522661</t>
+  </si>
+  <si>
+    <t>Décision n°2026.0174/DC/SEM du 23 septembre 2026 du collège de la Haute Autorité de santé portant autorisation d’accès précoce de la spécialité RIBAVIRINE SKYEPHARMA (ribavirine)</t>
+  </si>
+  <si>
+    <t>Autorisation d’accès précoce octroyée à la spécialité RIBAVIRINE SKYEPHARMA (ribavirine) dans l'indication « Traitement de l'hépatite virale E (chronique et aiguë sévère). »</t>
+  </si>
+  <si>
+    <t>02/10/2026 08:47:31</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4522689/fr/decision-n2026-0174/dc/sem-du-23-septembre-2026-du-college-de-la-haute-autorite-de-sante-portant-autorisation-d-acces-precoce-de-la-specialite-ribavirine-skyepharma-ribavirine</t>
+  </si>
+  <si>
+    <t>p_4522689</t>
   </si>
   <si>
     <t>Substance active (DCI)</t>
   </si>
   <si>
     <t>Laboratoire / Fabricant</t>
   </si>
   <si>
     <t>Avis sur les Médicaments</t>
   </si>
   <si>
     <t>Médicament</t>
   </si>
   <si>
     <t>KEYTRUDA (pembrolizumab)</t>
   </si>
   <si>
-    <t>17/08/2026 10:31:10</t>
+    <t>05/10/2026 12:32:58</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/pprd_2982864/fr/keytruda-pembrolizumab</t>
   </si>
   <si>
     <t>pprd_2982864</t>
   </si>
   <si>
     <t>pembrolizumab</t>
   </si>
   <si>
     <t>MSD FRANCE</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/c_2639673/fr/keytruda-melanome-1ere-ligne-pembrolizumab</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/c_2780761/fr/keytruda-pembrolizumab</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/c_2825867/fr/keytruda-carcinome-urothelial-pembrolizumab</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/c_2755875/fr/keytruda-cancer-bronchique-non-a-petites-cellules-2eme-ligne-pembrolizumab</t>
   </si>
@@ -557,1318 +548,1318 @@
   <si>
     <t>https://www.has-sante.fr/jcms/p_3594964/fr/keytruda-pembrolizumab-cancer-du-col-de-l-uterus</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_3603357/fr/keytruda-pembrolizumab-oncologie</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_3639631/fr/keytruda-pembrolizumab-cancer-de-l-endometre</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_3806169/fr/keytruda-pembrolizumab-carcinome-urothelial</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_3806203/fr/keytruda-pembrolizumab-adenocarcinome-gastrique-et-de-la-jonction-oesogastrique</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_3806214/fr/keytruda-pembrolizumab-cancer-col-de-l-uterus</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_4126755/fr/keytruda-pembrolizumab-cancer-de-la-vessie</t>
   </si>
   <si>
     <t>https://www.has-sante.fr/jcms/p_4139694/fr/keytruda-pembrolizumab-carcinome-epidermoide-de-la-tete-et-du-cou</t>
   </si>
   <si>
-    <t>TIBSOVO (ivosidenib)</t>
-[...62 lines deleted...]
-    <t>https://www.has-sante.fr/jcms/p_4202282/fr/beyfortus-nirsevimab-vaccin-contre-le-virus-respiratoire-syncytial-vrs-chez-le-nouveau-ne-et-le-nourrisson</t>
+    <t>https://www.has-sante.fr/jcms/p_4335940/fr/keytruda-pembrolizumab-carcinome-epidermoide-de-la-tete-et-du-cou</t>
+  </si>
+  <si>
+    <t>PADCEV (enfortumab vedotin)</t>
+  </si>
+  <si>
+    <t>05/10/2026 12:33:18</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3345565/fr/padcev-enfortumab-vedotin</t>
+  </si>
+  <si>
+    <t>p_3345565</t>
+  </si>
+  <si>
+    <t>enfortumab vedotin</t>
+  </si>
+  <si>
+    <t>ASTELLAS PHARMA</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3345527/fr/padcev-enfortumab-vedotin-carcinome-urothelial</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3395521/fr/padcev-enfortumab-vedotin-carcinome-urothelial</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3396009/fr/padcev-enfortumab-vedotine-cancer-urothelial</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3477569/fr/padcev-enfortumab-vedotin-carcinome-urothelial</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3576072/fr/padcev-enfortumab-vedotin-carcinome-urothelial</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3589932/fr/padcev-enfortumab-vedotin-carcinome-urothelial</t>
+  </si>
+  <si>
+    <t>ADZYNMA (ADAMTS13r)</t>
+  </si>
+  <si>
+    <t>05/10/2026 16:56:39</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3495308/fr/adzynma-adamts13r</t>
+  </si>
+  <si>
+    <t>p_3495308</t>
+  </si>
+  <si>
+    <t>ADAMTS13r</t>
+  </si>
+  <si>
+    <t>TAKEDA FRANCE SAS</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3495284/fr/adzynma-apadamtase-alfa-purpura-thrombotique-thrombocytopenique-congenital-pttc</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3576108/fr/adzynma-apadamtase-alfa-purpura-thrombotique-thrombocytopenique-congenital-pttc-pediatrie</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3586231/fr/adzynma-adamts13r-purpura-thrombotique-thrombocytopenique-congenital-pttc</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3893233/fr/adzynma-adamts13r-purpura-thrombotique-thrombocytopenique-congenital-pttc</t>
   </si>
   <si>
     <t>Article HAS</t>
   </si>
   <si>
-    <t>IQSS 2026 - SMR - Coordination des prises en charge et pratiques cliniques : campagne de recueil des indicateurs de qualité et de sécurité des soins</t>
-[...41 lines deleted...]
-    <t>c_2807207</t>
+    <t>Commission d’évaluation des technologies de santé diagnostiques, pronostiques et prédictives (CEDiag)</t>
+  </si>
+  <si>
+    <t>La commission d’évaluation des technologies diagnostiques, pronostiques et prédictives est une instance scientifique composée de médecins, pharmaciens, spécialistes en méthodologie et de patients/usagers. Elle évalue toutes les technologies de santé à visée diagnostiques, pronostiques et prédictives, qu’elles soient des actes professionnels, des médicaments à visée diagnostique ou dispositifs médicaux.</t>
+  </si>
+  <si>
+    <t>07/04/2023 11:19:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_3426329/fr/commission-d-evaluation-des-technologies-de-sante-diagnostiques-pronostiques-et-predictives-cediag</t>
+  </si>
+  <si>
+    <t>p_3426329</t>
+  </si>
+  <si>
+    <t>Chef de projet Marque HAS et Media numériques  - H/F - CDI</t>
+  </si>
+  <si>
+    <t>La HAS recherche un Chef de projet Marque HAS et Media numériques (H/F) dans le cadre d'un CDI.</t>
+  </si>
+  <si>
+    <t>02/10/2026 14:46:00</t>
+  </si>
+  <si>
+    <t>https://www.has-sante.fr/jcms/p_4528036/fr/chef-de-projet-marque-has-et-media-numeriques-h/f-cdi</t>
+  </si>
+  <si>
+    <t>p_4528036</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:P4"/>
+  <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
-[...123 lines deleted...]
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:P1"/>
+  <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
+      <c r="I1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K1" t="s">
+        <v>18</v>
+      </c>
+      <c r="L1" t="s">
+        <v>19</v>
+      </c>
+      <c r="M1" t="s">
+        <v>20</v>
+      </c>
+      <c r="N1" t="s">
+        <v>21</v>
+      </c>
+      <c r="O1" t="s">
+        <v>22</v>
+      </c>
+      <c r="P1" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="H2" t="s">
-        <v>57</v>
+        <v>28</v>
+      </c>
+      <c r="I2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J2" t="s">
+        <v>30</v>
+      </c>
+      <c r="K2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O2" t="s">
+        <v>35</v>
+      </c>
+      <c r="P2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>37</v>
+      </c>
+      <c r="H3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" t="s">
+        <v>40</v>
+      </c>
+      <c r="K3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+      <c r="O3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:H1"/>
+  <autoFilter ref="B1:P1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D2" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="H2" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="C3" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D3" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="H3" t="s">
-        <v>70</v>
-[...25 lines deleted...]
-        <v>77</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B2" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="D2" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E2" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="H2" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B3" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="D3" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E3" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="H3" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="B4" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="D4" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="E4" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="H4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B2" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="C2" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="H2" t="s">
-        <v>98</v>
+        <v>82</v>
+      </c>
+      <c r="I2" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B1:H1"/>
+  <autoFilter ref="B1:I1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...419 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>84</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>85</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>200</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>201</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>202</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>84</v>
       </c>
       <c r="B3" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>92</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="E3" t="s">
-        <v>205</v>
+        <v>94</v>
       </c>
       <c r="F3" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>206</v>
+        <v>95</v>
       </c>
       <c r="H3" t="s">
-        <v>207</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>84</v>
+      </c>
+      <c r="B4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>100</v>
+      </c>
+      <c r="H4" t="s">
+        <v>101</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B1:H1"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BS4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>108</v>
+      </c>
+      <c r="H2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I2" t="s">
+        <v>110</v>
+      </c>
+      <c r="J2" t="s">
+        <v>111</v>
+      </c>
+      <c r="K2" t="s">
+        <v>112</v>
+      </c>
+      <c r="L2" t="s">
+        <v>113</v>
+      </c>
+      <c r="M2" t="s">
+        <v>114</v>
+      </c>
+      <c r="N2" t="s">
+        <v>115</v>
+      </c>
+      <c r="O2" t="s">
+        <v>116</v>
+      </c>
+      <c r="P2" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>118</v>
+      </c>
+      <c r="R2" t="s">
+        <v>119</v>
+      </c>
+      <c r="S2" t="s">
+        <v>120</v>
+      </c>
+      <c r="T2" t="s">
+        <v>121</v>
+      </c>
+      <c r="U2" t="s">
+        <v>122</v>
+      </c>
+      <c r="V2" t="s">
+        <v>123</v>
+      </c>
+      <c r="W2" t="s">
+        <v>124</v>
+      </c>
+      <c r="X2" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>126</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>144</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>146</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>148</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>150</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>151</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>152</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>153</v>
+      </c>
+      <c r="BA2" t="s">
+        <v>154</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>155</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>156</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>157</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>158</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>159</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>160</v>
+      </c>
+      <c r="BH2" t="s">
+        <v>161</v>
+      </c>
+      <c r="BI2" t="s">
+        <v>162</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>163</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>164</v>
+      </c>
+      <c r="BL2" t="s">
+        <v>165</v>
+      </c>
+      <c r="BM2" t="s">
+        <v>166</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>167</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>168</v>
+      </c>
+      <c r="BP2" t="s">
+        <v>169</v>
+      </c>
+      <c r="BQ2" t="s">
+        <v>170</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>171</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>175</v>
+      </c>
+      <c r="H3" t="s">
+        <v>176</v>
+      </c>
+      <c r="I3" t="s">
+        <v>177</v>
+      </c>
+      <c r="J3" t="s">
+        <v>178</v>
+      </c>
+      <c r="K3" t="s">
+        <v>179</v>
+      </c>
+      <c r="L3" t="s">
+        <v>180</v>
+      </c>
+      <c r="M3" t="s">
+        <v>181</v>
+      </c>
+      <c r="N3" t="s">
+        <v>182</v>
+      </c>
+      <c r="O3" t="s">
+        <v>163</v>
+      </c>
+      <c r="P3" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" t="s">
+        <v>186</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>187</v>
+      </c>
+      <c r="H4" t="s">
+        <v>188</v>
+      </c>
+      <c r="I4" t="s">
+        <v>189</v>
+      </c>
+      <c r="J4" t="s">
+        <v>190</v>
+      </c>
+      <c r="K4" t="s">
+        <v>191</v>
+      </c>
+      <c r="L4" t="s">
+        <v>192</v>
+      </c>
+      <c r="M4" t="s">
+        <v>193</v>
+      </c>
+      <c r="N4" t="s">
+        <v>194</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B1:K1"/>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H3"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C2" t="s">
         <v>197</v>
       </c>
-      <c r="B4" t="s">
-[...18 lines deleted...]
-        <v>212</v>
+      <c r="D2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>199</v>
+      </c>
+      <c r="H2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>204</v>
+      </c>
+      <c r="H3" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H1"/>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>